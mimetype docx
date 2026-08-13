--- v0 (2025-10-09)
+++ v1 (2026-08-13)
@@ -1,10508 +1,25118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="3B07BA81" w14:textId="7DC125B7" w:rsidR="00FA69DA" w:rsidRPr="0028339F" w:rsidRDefault="0028339F" w:rsidP="0028339F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="76"/>
-[...100 lines deleted...]
-        <w:ind w:left="142" w:right="68"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...110 lines deleted...]
-        </w:rPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="4" w:color="9D0B16"/>
+        </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="9D0B16"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>Título en idioma secundario</w:t>
+        <w:t>Plantilla de artículo original de investigación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB9CA21" w14:textId="77777777" w:rsidR="0028339F" w:rsidRPr="0028339F" w:rsidRDefault="0028339F" w:rsidP="0028339F">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9792"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9792"/>
+            <w:shd w:fill="F7EEEE"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:start w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:end w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="9D0B16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrucción: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>reemplace los textos entre corchetes, elimine las orientaciones en gris antes del envío y conserve los estilos definidos. El manuscrito para evaluación debe cargarse sin datos de autoría.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
       <w:pPr>
-        <w:ind w:left="115" w:right="68"/>
-[...20 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...152 lines deleted...]
-        <w:t>Nombres apellido1-Apellido2</w:t>
+        <w:t>1. Título, resumen y palabras clave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3927B9D1" w14:textId="77777777" w:rsidR="0028339F" w:rsidRPr="0028339F" w:rsidRDefault="0028339F" w:rsidP="0028339F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="95" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="275" w:hanging="160"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4040 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="231F20"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Resultados y discusión</w:t>
+        <w:t>[Título del artículo en español: máximo recomendado de 150 caracteres]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384C538D" w14:textId="77777777" w:rsidR="000E7C17" w:rsidRDefault="000E7C17" w:rsidP="000E7C17">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="1"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...54 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="231F20"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:i/>
+          <w:sz w:val="26"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>[Article title in English]</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E7C17">
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.1. Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>[Entre 200 y 300 palabras. Para artículo original: antecedentes, objetivo, métodos, resultados y conclusiones. No incluya citas, tablas, figuras ni abreviaturas innecesarias.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="9D0B16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras clave: </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> 1) y en su pie indicar la respectiva fuente.  Las tablas deben estar editadas en Word, es necesario evitar tablas insertadas como objetos gráficos. El título debe estar escrito con tabulación central, en mayúscula inicial, tamaño de la letra 8, ubicada en la parte superior del cuerpo de la tabla). El contenido de la tabla en fuente tamaño 7.</w:t>
+        <w:t>[entre cuatro y siete términos en orden alfabético; preferiblemente de un vocabulario controlado].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440B7D9E" w14:textId="5BBC37CE" w:rsidR="002C5697" w:rsidRDefault="002C5697" w:rsidP="00756259">
+    <w:p>
       <w:pPr>
-        <w:widowControl/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="000E7C17">
-[...57 lines deleted...]
-        <w:t>. Es responsabilidad del autor conseguir y entregar a la Revista el permiso para la publicación de las imágenes que lo requieran.</w:t>
+      <w:r>
+        <w:t>1.2. Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB5AE34" w14:textId="77777777" w:rsidR="00DA0097" w:rsidRPr="000E7C17" w:rsidRDefault="00DA0097" w:rsidP="00DA0097">
-[...5 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    <w:p>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>[English version of the abstract. It must be equivalent in content to the Spanish version.]</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="106E8A1E" w14:textId="36176262" w:rsidR="0036692D" w:rsidRPr="0028339F" w:rsidRDefault="0036692D" w:rsidP="00DD25FB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0036692D">
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:color w:val="9D0B16"/>
         </w:rPr>
-        <w:t>Tabla I.</w:t>
+        <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0036692D">
+      <w:r>
+        <w:t>[four to seven terms in alphabetical order].</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>[Contextualice el problema, sintetice críticamente los antecedentes, identifique el vacío de conocimiento, justifique el estudio y finalice con el objetivo, pregunta o hipótesis.]</w:t>
       </w:r>
-      <w:r w:rsidR="005029CA">
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Materiales y métodos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1. Diseño y contexto del estudio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:lang w:val="es-ES"/>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
         </w:rPr>
-        <w:t>N</w:t>
+        <w:t>[Describa enfoque, diseño, alcance, periodo y lugar.]</w:t>
       </w:r>
-      <w:r w:rsidR="00DD25FB">
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.2. Población, muestra y criterios de selección</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:lang w:val="es-ES"/>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
         </w:rPr>
-        <w:t>ombre de la tabla</w:t>
+        <w:t>[Explique población, tamaño de muestra, muestreo, criterios de inclusión y exclusión.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.3. Variables, categorías e instrumentos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Defina variables o categorías e informe instrumentos, validez y confiabilidad.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.4. Procedimiento y análisis de datos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Describa recolección, procesamiento, técnicas de análisis y software con versión.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.5. Consideraciones éticas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Incluya los aspectos éticos esenciales del método; la declaración formal se presenta al final.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Presente los hallazgos en el orden de los objetivos. Evite duplicar la información entre texto, tablas y figuras.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Discusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Interprete los hallazgos, compárelos con la literatura, explique coincidencias y diferencias, destaque aportes e implicaciones y reconozca limitaciones.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. Limitaciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Explique las limitaciones metodológicas, de alcance o generalización y su posible efecto en los resultados.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Conclusiones</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Responda al objetivo, destaque el aporte principal y evite introducir información nueva o referencias.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Declaraciones finales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Contribución de los autores (Taxonomía CRediT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Autor 1: conceptualización, metodología, investigación y redacción del borrador original. Autor 2: análisis formal, curación de datos, visualización y revisión y edición. Declare solo las contribuciones realizadas.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Financiación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Indique entidad financiadora, proyecto, código y participación del financiador. Si no hubo financiación: “Esta investigación no recibió financiación específica de entidades públicas, comerciales o sin ánimo de lucro”.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Conflictos de intereses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Declare cualquier conflicto financiero, personal, académico o institucional. Si no existen: “Los autores declaran que no existen conflictos de intereses relacionados con este trabajo”.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Disponibilidad de datos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Indique el repositorio, DOI o condiciones de acceso. Ejemplo: “Los datos están disponibles en [repositorio], DOI: [identificador]”. Si no se generaron datos nuevos, indíquelo.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Consideraciones éticas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Cuando aplique, indique comité, institución, acta, fecha y consentimiento informado. Si no aplica, explique brevemente la razón.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uso de inteligencia artificial generativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Cuando aplique, indique herramienta, versión, finalidad y procedimiento de revisión humana. Elimine esta sección si la revista decide exigirla solo cuando haya uso.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Agradecimientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Reconozca apoyos que no cumplen criterios de autoría. Elimine la sección si no aplica.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Organice las referencias en estilo IEEE, numeradas según el orden de aparición. Incluya DOI o enlace persistente cuando exista.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="288"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[1] A. A. Autor and B. B. Autor, “Título del artículo,” Nombre de la Revista, vol. 10, no. 2, pp. 100-115, 2026, doi: 10.xxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="288"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[2] A. A. Autor, Título del libro. Ciudad, País: Editorial, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="288"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[3] A. A. Autor, “Título del conjunto de datos,” Repositorio, versión 1, 2026, doi: 10.xxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material suplementario</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>[Liste y describa los archivos suplementarios: bases de datos, código, instrumentos, protocolos, ecuaciones de búsqueda, anexos u otros.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ejemplo de tabla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tabla 1. Estadísticos descriptivos de las variables analizadas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Cuadrculadetablaclara"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1385"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1181"/>
+        <w:gridCol w:w="1958"/>
+        <w:gridCol w:w="1958"/>
+        <w:gridCol w:w="1958"/>
+        <w:gridCol w:w="1958"/>
+        <w:gridCol w:w="1958"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0036692D" w:rsidRPr="0028339F" w14:paraId="2360EF91" w14:textId="77777777" w:rsidTr="00DD25FB">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="272"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1385" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:type="dxa" w:w="1958"/>
+            <w:shd w:fill="F7EEEE"/>
           </w:tcPr>
-          <w:p w14:paraId="641CD623" w14:textId="3CACAC75" w:rsidR="0036692D" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="001238EE">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t>Variables</w:t>
+              <w:t>Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3342" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:type="dxa" w:w="1958"/>
+            <w:shd w:fill="F7EEEE"/>
           </w:tcPr>
-          <w:p w14:paraId="414FED08" w14:textId="1456C670" w:rsidR="0036692D" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="001238EE">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t>Variable 1</w:t>
+              <w:t>Media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3541" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:type="dxa" w:w="1958"/>
+            <w:shd w:fill="F7EEEE"/>
           </w:tcPr>
-          <w:p w14:paraId="32453076" w14:textId="5ED0E781" w:rsidR="0036692D" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="001238EE">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>DE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1113" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="1958"/>
+            <w:shd w:fill="F7EEEE"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7CB153" w14:textId="13177026" w:rsidR="00C26DB7" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="00C26DB7">
-[...17 lines deleted...]
-            </w:r>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>Mínimo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="1958"/>
+            <w:shd w:fill="F7EEEE"/>
           </w:tcPr>
-          <w:p w14:paraId="09ABA3E2" w14:textId="61CF20A1" w:rsidR="00C26DB7" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="00C26DB7">
-[...16 lines deleted...]
-              <w:t>0</w:t>
+          <w:p>
+            <w:r>
+              <w:t>Máximo</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1958"/>
+          </w:tcPr>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>Edad (años)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="1958"/>
           </w:tcPr>
-          <w:p w14:paraId="18BAC9B4" w14:textId="67F8D562" w:rsidR="00C26DB7" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="00C26DB7">
-[...17 lines deleted...]
-            </w:r>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>34,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1179" w:type="dxa"/>
-            <w:noWrap/>
+            <w:tcW w:type="dxa" w:w="1958"/>
           </w:tcPr>
-          <w:p w14:paraId="50D8C57F" w14:textId="3BFB928E" w:rsidR="00C26DB7" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="00C26DB7">
-[...17 lines deleted...]
-            </w:r>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>6,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-            <w:noWrap/>
+            <w:tcW w:type="dxa" w:w="1958"/>
           </w:tcPr>
-          <w:p w14:paraId="271D8170" w14:textId="036720EF" w:rsidR="00C26DB7" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="00C26DB7">
-[...17 lines deleted...]
-            </w:r>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-            <w:noWrap/>
+            <w:tcW w:type="dxa" w:w="1958"/>
           </w:tcPr>
-          <w:p w14:paraId="31FB7989" w14:textId="1B2CB1F5" w:rsidR="00C26DB7" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="00C26DB7">
-[...17 lines deleted...]
-            </w:r>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26DB7" w:rsidRPr="0028339F" w14:paraId="6400DBA2" w14:textId="77777777" w:rsidTr="00C26DB7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="1958"/>
           </w:tcPr>
-          <w:p w14:paraId="142A419F" w14:textId="77777777" w:rsidR="00C26DB7" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="00C26DB7">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p>
+            <w:r>
+              <w:t>Experiencia (años)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1958"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>8,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1958"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>4,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1958"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1113" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="1958"/>
           </w:tcPr>
-          <w:p w14:paraId="34242104" w14:textId="05361A14" w:rsidR="00C26DB7" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="00C26DB7">
-[...16 lines deleted...]
-              <w:t>2</w:t>
+          <w:p>
+            <w:r>
+              <w:t>18</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1958"/>
+          </w:tcPr>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Puntaje de desempeño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="1958"/>
           </w:tcPr>
-          <w:p w14:paraId="69136F64" w14:textId="62239947" w:rsidR="00C26DB7" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="00C26DB7">
-[...17 lines deleted...]
-            </w:r>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>87,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="1958"/>
           </w:tcPr>
-          <w:p w14:paraId="29A54079" w14:textId="501EEEF0" w:rsidR="00C26DB7" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="00C26DB7">
-[...17 lines deleted...]
-            </w:r>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>5,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1179" w:type="dxa"/>
-            <w:noWrap/>
+            <w:tcW w:type="dxa" w:w="1958"/>
           </w:tcPr>
-          <w:p w14:paraId="43A72013" w14:textId="3D3217B8" w:rsidR="00C26DB7" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="00C26DB7">
-[...17 lines deleted...]
-            </w:r>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-            <w:noWrap/>
+            <w:tcW w:type="dxa" w:w="1958"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8642A1" w14:textId="266716AA" w:rsidR="00C26DB7" w:rsidRPr="0036692D" w:rsidRDefault="00C26DB7" w:rsidP="00C26DB7">
-[...17 lines deleted...]
-            </w:r>
+          <w:p>
             <w:r>
-              <w:rPr>
-[...1188 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BB56B39" w14:textId="77777777" w:rsidR="0036692D" w:rsidRPr="0028339F" w:rsidRDefault="0036692D" w:rsidP="0036692D">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="PlantillaNota"/>
       </w:pPr>
-    </w:p>
-[...50 lines deleted...]
-        <w:t>Fuente: [2]</w:t>
+      <w:r>
+        <w:t>Nota. DE = desviación estándar. Los datos son ilustrativos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DEFAA8" w14:textId="4CF0A896" w:rsidR="002C5697" w:rsidRPr="000E7C17" w:rsidRDefault="002C5697" w:rsidP="00756259">
+    <w:p>
       <w:pPr>
-        <w:widowControl/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="PlantillaNota"/>
       </w:pPr>
-      <w:r w:rsidRPr="000E7C17">
-[...23 lines deleted...]
-        <w:t> emplee números consecutivos colocados entre paréntesis en el extremo derecho. Si los símbolos de la ecuación no han sido definidos previamente, defínanse inmediatamente después de la misma. Deben estar en tamaño de letra 10, cursiva, mediante el editor de ecuaciones de Microsoft Word. Es necesario evitar ecuaciones insertadas como objetos gráficos.</w:t>
+      <w:r>
+        <w:t>Fuente: elaboración propia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1042B3DC" w14:textId="77777777" w:rsidR="002C5697" w:rsidRPr="000E7C17" w:rsidRDefault="002C5697" w:rsidP="005029CA">
+    <w:p>
       <w:pPr>
-        <w:widowControl/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="005029CA">
+      <w:r>
+        <w:t>Ejemplo de figura o gráfico</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...2 lines deleted...]
-          <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+          <w:color w:val="5A5A5A"/>
         </w:rPr>
-        <w:t>v=x/t (1)</w:t>
-[...71 lines deleted...]
-        <w:t>t el tiempo (s)</w:t>
+        <w:t>[Inserte aquí la figura. Las figuras deben citarse en el texto, tener ejes y unidades identificados y adjuntarse en archivo independiente de alta resolución.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FAB491" w14:textId="77777777" w:rsidR="002C5697" w:rsidRPr="000E7C17" w:rsidRDefault="002C5697" w:rsidP="005029CA">
+    <w:p>
       <w:pPr>
-        <w:widowControl/>
-[...73 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="231F20"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Conclusiones</w:t>
+        <w:t>Figura 1. Evolución del indicador analizado entre 2022 y 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AD3B29" w14:textId="77777777" w:rsidR="000E7C17" w:rsidRDefault="000E7C17" w:rsidP="000E7C17">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="1"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="PlantillaNota"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-        <w:t>Describen de manera puntual las apreciaciones de los autores al desarrollo del trabajo y los resultados reportados en el manuscrito. Agradecimientos: Mediante un corto párrafo es posible dejar constancia de agradecimiento a personas y/o instituciones que hayan colaborado en el desarrollo de la investigación académica o financieramente. </w:t>
+      <w:r>
+        <w:t>Fuente: elaboración propia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3773EBCA" w14:textId="75297D78" w:rsidR="002C5697" w:rsidRDefault="002C5697" w:rsidP="002C5697">
-[...1228 lines deleted...]
-      <w:pgMar w:top="880" w:right="860" w:bottom="280" w:left="920" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1080" w:right="1224" w:bottom="1008" w:left="1224" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...12 lines deleted...]
-    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:spacing w:before="76"/>
+<w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
-      <w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="5A5A5A"/>
         <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
-[...212 lines deleted...]
-      </w:pict>
+      </w:rPr>
+      <w:t>Plantilla para autores | Mundo FESC | Complete todos los campos aplicables</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-    </w:r>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
-</w:ftr>
-[...47 lines deleted...]
-  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:type="auto" w:w="0"/>
+      <w:jc w:val="center"/>
+      <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3456"/>
+      <w:gridCol w:w="6336"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="4896"/>
+          <w:shd w:fill="9D0B16"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:b/>
+              <w:color w:val="FFFFFF"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>MUNDO FESC</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="4896"/>
+          <w:shd w:fill="9D0B16"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:b/>
+              <w:color w:val="FFFFFF"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>PLANTILLA DE ARTÍCULO ORIGINAL DE INVESTIGACIÓN</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="4D006168"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...114 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="4E881C72"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...616 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:val="bestFit"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...2 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...12 lines deleted...]
-  </w:endnotePr>
+  <w:savePreviewPicture/>
   <w:compat>
-    <w:ulTrailSpace/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FA69DA"/>
-[...156 lines deleted...]
-    <w:rsid w:val="00FF4D6A"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2055"/>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="29239FBC"/>
-  <w15:docId w15:val="{F2CF4ED6-C3B2-4907-BC68-78273C3EBCDB}"/>
+  <w14:docId w14:val="24062061"/>
+  <w14:defaultImageDpi w14:val="300"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00211ABB"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Ttulo1Car"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:ind w:left="115"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="9D0B16"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="140" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="7A0A12"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="140" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="7A0A12"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PlantillaNota">
+    <w:name w:val="PlantillaNota"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="5A5A5A"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
-[...2 lines deleted...]
-    <w:link w:val="TextoindependienteCar"/>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
-[...21 lines deleted...]
-    <w:rsid w:val="00CA3420"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
-[...30 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD7568"/>
-[...5 lines deleted...]
-    <w:name w:val="header"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D9718A"/>
-[...10 lines deleted...]
-    <w:link w:val="Encabezado"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D9718A"/>
-[...5 lines deleted...]
-    <w:name w:val="footer"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D9718A"/>
-[...10 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D9718A"/>
-[...6 lines deleted...]
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD11EC"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textocomentario">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD11EC"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
-[...2 lines deleted...]
-    <w:link w:val="Textocomentario"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00FD11EC"/>
+    <w:rsid w:val="0029639D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
-[...4 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD11EC"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
-[...109 lines deleted...]
-  <w:style w:type="character" w:styleId="nfasis">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="000E7C17"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...53 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:allowPNG/>
+  <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -10580,107 +25190,137 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A73E8CB-BC28-41EA-B9D6-9AAB976396A9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>RESPUESTAS 24_3 SEP-DIC.indd</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>InKulpado666</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7241</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>RESPUESTAS 24_3 SEP-DIC.indd</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>python-docx</dc:creator>
+  <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>